--- v1 (2026-03-16)
+++ v2 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="VL 51" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t xml:space="preserve">Spt.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Termin
 </t>
   </si>
   <si>
     <t xml:space="preserve">Nummer
 </t>
   </si>
   <si>
     <t xml:space="preserve">Heim
 </t>
   </si>
   <si>
     <t xml:space="preserve">Erg.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Gast
 </t>
   </si>
   <si>
@@ -118,53 +118,50 @@
     <t>1:5</t>
   </si>
   <si>
     <t>26.10.2025 10:30</t>
   </si>
   <si>
     <t>6:0</t>
   </si>
   <si>
     <t>3:3</t>
   </si>
   <si>
     <t>07.12.2025 10:30</t>
   </si>
   <si>
     <t>11.01.2026 10:30</t>
   </si>
   <si>
     <t>01.02.2026 10:30</t>
   </si>
   <si>
     <t>15.02.2026 10:30</t>
   </si>
   <si>
     <t>19.04.2026 10:30</t>
-  </si>
-[...1 lines deleted...]
-    <t>0:0</t>
   </si>
   <si>
     <t>17.05.2026 10:30</t>
   </si>
   <si>
     <t>31.05.2026 10:30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1023,235 +1020,235 @@
       </c>
       <c r="E22" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1">
         <v>8</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="1">
         <v>2510801</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1">
         <v>8</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="1">
         <v>2510802</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1">
         <v>8</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="1">
         <v>2510803</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1">
         <v>9</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C26" s="1">
         <v>2510901</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1">
         <v>9</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C27" s="1">
         <v>2510902</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1">
         <v>9</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C28" s="1">
         <v>2510903</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1">
         <v>10</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C29" s="1">
         <v>2511001</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="1">
         <v>10</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C30" s="1">
         <v>2511002</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1">
         <v>10</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C31" s="1">
         <v>2511003</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>