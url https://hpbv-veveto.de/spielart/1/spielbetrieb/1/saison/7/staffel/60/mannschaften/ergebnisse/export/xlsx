--- v0 (2025-12-07)
+++ v1 (2026-06-26)
@@ -12,137 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="BL 74" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t xml:space="preserve">Platz
 </t>
   </si>
   <si>
     <t xml:space="preserve">Name
 </t>
   </si>
   <si>
     <t xml:space="preserve">Gespielte Spiele
 </t>
   </si>
   <si>
     <t xml:space="preserve">Gewonnene Spiele
 </t>
   </si>
   <si>
     <t xml:space="preserve">Unentschiedene Spiele
 </t>
   </si>
   <si>
     <t xml:space="preserve">Verlorene Spiele
 </t>
   </si>
   <si>
     <t xml:space="preserve">Punkte
 </t>
   </si>
   <si>
     <t xml:space="preserve">Differenz der Partien
 </t>
   </si>
   <si>
     <t xml:space="preserve">Verhältnis gespielte Partien
 </t>
   </si>
   <si>
+    <t>TV 1876 e.V. Eberstadt 2</t>
+  </si>
+  <si>
+    <t>94:50</t>
+  </si>
+  <si>
     <t>BV Mörfelden-Walldorf 10</t>
   </si>
   <si>
-    <t>36:12</t>
-[...5 lines deleted...]
-    <t>33:15</t>
+    <t>96:48</t>
+  </si>
+  <si>
+    <t>PBC Phoenix Büttelborn e.V. 2</t>
+  </si>
+  <si>
+    <t>88:56</t>
+  </si>
+  <si>
+    <t>BC Wiesbaden 2000 e.V. 4</t>
+  </si>
+  <si>
+    <t>80:64</t>
   </si>
   <si>
     <t>PBC Gelnhausen 5</t>
   </si>
   <si>
-    <t>27:21</t>
-[...8 lines deleted...]
-    <t>24:24</t>
+    <t>75:69</t>
+  </si>
+  <si>
+    <t>Billardverein Kahl a. Main e.V. 5</t>
+  </si>
+  <si>
+    <t>68:76</t>
+  </si>
+  <si>
+    <t>1. PBC Wiesbaden 2</t>
+  </si>
+  <si>
+    <t>62:82</t>
+  </si>
+  <si>
+    <t>Billard Verein Schierstein e.V 5</t>
+  </si>
+  <si>
+    <t>56:88</t>
   </si>
   <si>
     <t>FPBC Walldorf 1</t>
   </si>
   <si>
-    <t>23:25</t>
-[...13 lines deleted...]
-  <si>
     <t>TV 1876 e.V. Eberstadt 4</t>
   </si>
   <si>
-    <t>Billard Verein Schierstein e.V 5</t>
+    <t>45:99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -514,330 +520,330 @@
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D2" s="1">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
       <c r="F2" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G2" s="1">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="H2" s="1">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1">
+        <v>18</v>
+      </c>
+      <c r="D3" s="1">
+        <v>10</v>
+      </c>
+      <c r="E3" s="1">
         <v>6</v>
       </c>
-      <c r="D3" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="F3" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G3" s="1">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="H3" s="1">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D4" s="1">
+        <v>12</v>
+      </c>
+      <c r="E4" s="1">
+        <v>2</v>
+      </c>
+      <c r="F4" s="1">
         <v>4</v>
       </c>
-      <c r="E4" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="G4" s="1">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="H4" s="1">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
+        <v>18</v>
+      </c>
+      <c r="D5" s="1">
+        <v>9</v>
+      </c>
+      <c r="E5" s="1">
+        <v>3</v>
+      </c>
+      <c r="F5" s="1">
         <v>6</v>
       </c>
-      <c r="D5" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="G5" s="1">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="H5" s="1">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D6" s="1">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
       <c r="F6" s="1">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G6" s="1">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="H6" s="1">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D7" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E7" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F7" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G7" s="1">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="H7" s="1">
-        <v>-2</v>
+        <v>-8</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C8" s="1">
+        <v>18</v>
+      </c>
+      <c r="D8" s="1">
         <v>6</v>
       </c>
-      <c r="D8" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F8" s="1">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G8" s="1">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="H8" s="1">
-        <v>-12</v>
+        <v>-20</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D9" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E9" s="1">
         <v>2</v>
       </c>
       <c r="F9" s="1">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G9" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H9" s="1">
-        <v>-14</v>
+        <v>-32</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="1">
+        <v>18</v>
+      </c>
+      <c r="D10" s="1">
+        <v>3</v>
+      </c>
+      <c r="E10" s="1">
+        <v>3</v>
+      </c>
+      <c r="F10" s="1">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1">
+        <v>9</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-32</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>24</v>
-      </c>
-[...19 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11" s="1">
+        <v>18</v>
+      </c>
+      <c r="D11" s="1">
+        <v>2</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2</v>
+      </c>
+      <c r="F11" s="1">
+        <v>14</v>
+      </c>
+      <c r="G11" s="1">
         <v>6</v>
       </c>
-      <c r="D11" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="H11" s="1">
-        <v>-12</v>
+        <v>-54</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">