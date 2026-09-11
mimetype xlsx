--- v0 (2025-11-04)
+++ v1 (2026-09-11)
@@ -54,51 +54,51 @@
   <si>
     <t xml:space="preserve">Erg.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Gast
 </t>
   </si>
   <si>
     <t xml:space="preserve">Gastgeber
 </t>
   </si>
   <si>
     <t>07.09.2024 16:00</t>
   </si>
   <si>
     <t>Pool Devils Neu Anspach 1</t>
   </si>
   <si>
     <t>2:6</t>
   </si>
   <si>
     <t>Pool Devils Neu Anspach 2</t>
   </si>
   <si>
-    <t>Pool Devils Neu Anspach</t>
+    <t>Pool Devils Neu-Anspach</t>
   </si>
   <si>
     <t>Poolbillard- und Dartverein Marburg 1</t>
   </si>
   <si>
     <t>5:3</t>
   </si>
   <si>
     <t>1. PBC Giessen 1986 e.V. 2</t>
   </si>
   <si>
     <t>Poolbillard- und Dartverein Marburg</t>
   </si>
   <si>
     <t>15.09.2024 15:00</t>
   </si>
   <si>
     <t>PBC Gelnhausen 3</t>
   </si>
   <si>
     <t>4:4</t>
   </si>
   <si>
     <t>SG Johannesberg 3</t>
   </si>