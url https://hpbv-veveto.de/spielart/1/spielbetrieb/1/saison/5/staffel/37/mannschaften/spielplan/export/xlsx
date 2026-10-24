--- v0 (2026-03-16)
+++ v1 (2026-10-24)
@@ -108,63 +108,63 @@
   <si>
     <t>4:4</t>
   </si>
   <si>
     <t>Billardverein Kahl a. Main e.V. 1</t>
   </si>
   <si>
     <t>PBC Gelnhausen</t>
   </si>
   <si>
     <t>14.09.2024 16:00</t>
   </si>
   <si>
     <t>6:2</t>
   </si>
   <si>
     <t>21.09.2024 16:00</t>
   </si>
   <si>
     <t>1.  BSC 96 Dill Katzenfurt 1</t>
   </si>
   <si>
     <t>1.  BSC 96 Dill Katzenfurt</t>
   </si>
   <si>
+    <t>2:6</t>
+  </si>
+  <si>
     <t>1. PBC Giessen 1986 e.V.</t>
   </si>
   <si>
     <t>26.10.2024 16:00</t>
   </si>
   <si>
     <t>05.10.2024 16:00</t>
   </si>
   <si>
     <t>1:7</t>
-  </si>
-[...1 lines deleted...]
-    <t>2:6</t>
   </si>
   <si>
     <t>Billardverein Kahl a. Main e.V.</t>
   </si>
   <si>
     <t>19.10.2024 16:00</t>
   </si>
   <si>
     <t>7:1</t>
   </si>
   <si>
     <t>02.11.2024 16:00</t>
   </si>
   <si>
     <t>PBC Pool Sharks Ortenberg</t>
   </si>
   <si>
     <t>07.12.2024 16:00</t>
   </si>
   <si>
     <t>14.12.2024 14:00</t>
   </si>
   <si>
     <t>14.12.2024 11:00</t>
   </si>
@@ -782,192 +782,192 @@
       </c>
       <c r="D8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1">
         <v>2</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="1">
         <v>1510204</v>
       </c>
       <c r="D9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1">
         <v>3</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" s="1">
         <v>1510301</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1">
         <v>3</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" s="1">
         <v>1510302</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1">
         <v>3</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C12" s="1">
         <v>1510303</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1">
         <v>3</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C13" s="1">
         <v>1510304</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1">
         <v>4</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="1">
         <v>1510401</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1">
         <v>4</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="1">
         <v>1510402</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1">
         <v>4</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="1">
         <v>1510403</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F16" s="2" t="s">
@@ -998,51 +998,51 @@
       </c>
       <c r="G17" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1">
         <v>5</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="1">
         <v>1510501</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1">
         <v>5</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="1">
         <v>1510502</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1090,91 +1090,91 @@
       </c>
       <c r="G21" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1">
         <v>6</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="1">
         <v>1510601</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1">
         <v>6</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="1">
         <v>1510602</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1">
         <v>6</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="1">
         <v>1510603</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1">
         <v>6</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="1">
         <v>1510604</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
@@ -1182,91 +1182,91 @@
       </c>
       <c r="G25" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1">
         <v>7</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="1">
         <v>1510701</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1">
         <v>7</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="1">
         <v>1510702</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1">
         <v>7</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="1">
         <v>1510703</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1">
         <v>7</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="1">
         <v>1510704</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F29" s="2" t="s">
@@ -1291,126 +1291,126 @@
       </c>
       <c r="E30" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1">
         <v>8</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="1">
         <v>1510802</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="1">
         <v>8</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="1">
         <v>1510803</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="1">
         <v>8</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="1">
         <v>1510804</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="1">
         <v>9</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="1">
         <v>1510901</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1">
         <v>9</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C35" s="1">
         <v>1510902</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1458,51 +1458,51 @@
       </c>
       <c r="G37" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1">
         <v>10</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="1">
         <v>1511001</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1">
         <v>10</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="1">
         <v>1511002</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1544,51 +1544,51 @@
       </c>
       <c r="E41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="1">
         <v>11</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C42" s="1">
         <v>1511101</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="1">
         <v>11</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="1">
         <v>1511102</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F43" s="2" t="s">
@@ -1610,57 +1610,57 @@
       </c>
       <c r="D44" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="1">
         <v>11</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C45" s="1">
         <v>1511104</v>
       </c>
       <c r="D45" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="1">
         <v>12</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="1">
         <v>1511201</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -1688,51 +1688,51 @@
       </c>
       <c r="G47" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="1">
         <v>12</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C48" s="1">
         <v>1511203</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="1">
         <v>12</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="1">
         <v>1511204</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1774,51 +1774,51 @@
       </c>
       <c r="E51" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="1">
         <v>13</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="1">
         <v>1511303</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="1">
         <v>13</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C53" s="1">
         <v>1511304</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F53" s="2" t="s">
@@ -1866,97 +1866,97 @@
       </c>
       <c r="E55" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="1">
         <v>14</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C56" s="1">
         <v>1511403</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="1">
         <v>14</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C57" s="1">
         <v>1511404</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="1">
         <v>15</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C58" s="1">
         <v>1511501</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="1">
         <v>15</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C59" s="1">
         <v>1511502</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F59" s="2" t="s">
@@ -1981,51 +1981,51 @@
       </c>
       <c r="E60" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="1">
         <v>15</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C61" s="1">
         <v>1511504</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="1">
         <v>16</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C62" s="1">
         <v>1511601</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
@@ -2102,51 +2102,51 @@
       </c>
       <c r="G65" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="1">
         <v>17</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C66" s="1">
         <v>1511701</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="1">
         <v>17</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C67" s="1">
         <v>1511702</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>38</v>
       </c>
     </row>
@@ -2188,51 +2188,51 @@
       </c>
       <c r="E69" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="1">
         <v>18</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C70" s="1">
         <v>1511801</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="1">
         <v>18</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C71" s="1">
         <v>1511802</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F71" s="2" t="s">